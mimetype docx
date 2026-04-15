--- v1 (2026-03-05)
+++ v2 (2026-04-15)
@@ -1,60 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="1503112C" w14:textId="20597C48" w:rsidR="0099537B" w:rsidRPr="007734F2" w:rsidRDefault="000F00E7" w:rsidP="000F00E7">
       <w:pPr>
         <w:pStyle w:val="01TitleofPaper"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="007734F2">
         <w:t xml:space="preserve">Title </w:t>
       </w:r>
       <w:r>
         <w:t>English – [Title</w:t>
       </w:r>
       <w:r w:rsidR="00F969D0" w:rsidRPr="007734F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Hungarian]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31B67FCE" w14:textId="1CA056C3" w:rsidR="0099537B" w:rsidRDefault="000F00E7" w:rsidP="00053DEB">
       <w:pPr>
         <w:pStyle w:val="02NameofAuthors"/>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
@@ -985,54 +987,54 @@
       <w:r w:rsidRPr="007734F2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
           <w:position w:val="-60"/>
         </w:rPr>
         <w:object w:dxaOrig="1880" w:dyaOrig="999" w14:anchorId="3F8A568F">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:93.5pt;height:50.5pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:93.75pt;height:50.25pt" o:ole="">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1833945990" r:id="rId10"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836036517" r:id="rId10"/>
         </w:object>
       </w:r>
       <w:r w:rsidRPr="007734F2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A6320E">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001D1736">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
         <w:t>ormula 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="007734F2">
         <w:rPr>
           <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         </w:rPr>
@@ -1565,63 +1567,55 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Source of the manuscript</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC42BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419B65AE" w14:textId="39128139" w:rsidR="00495D27" w:rsidRPr="00B178BC" w:rsidRDefault="00C83E5C" w:rsidP="00FE2773">
       <w:pPr>
         <w:pStyle w:val="04TextofAbstract"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B178BC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Absztrakt</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Absztrakt. </w:t>
       </w:r>
       <w:r w:rsidR="00FE2773" w:rsidRPr="00FE2773">
         <w:t>Hungarian summary</w:t>
       </w:r>
       <w:r w:rsidRPr="00B178BC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26536331" w14:textId="77777777" w:rsidR="00C8179D" w:rsidRPr="007734F2" w:rsidRDefault="00C8179D" w:rsidP="005A17AE">
       <w:pPr>
         <w:pStyle w:val="09ReferencesTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="007734F2">
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD7ADFB" w14:textId="776BAEE2" w:rsidR="002073AC" w:rsidRPr="007734F2" w:rsidRDefault="00FE2773" w:rsidP="00FE2773">
       <w:pPr>
         <w:pStyle w:val="04TextofAbstract"/>
         <w:rPr>
           <w:rStyle w:val="04TextofAbstractFlkvrChar"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1630,70 +1624,70 @@
           <w:rStyle w:val="04TextofAbstractFlkvrChar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Optional supplementary content, lists, figures, tables, maps, photographs that are not essential to the interpretation of the article but usefully supplement it.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002073AC" w:rsidRPr="007734F2" w:rsidSect="00EE1098">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F570D88" w14:textId="77777777" w:rsidR="00D968DD" w:rsidRDefault="00D968DD">
+    <w:p w14:paraId="6B6DEB2E" w14:textId="77777777" w:rsidR="00C96934" w:rsidRDefault="00C96934">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CF3540" w14:textId="77777777" w:rsidR="00D968DD" w:rsidRDefault="00D968DD">
+    <w:p w14:paraId="393F4311" w14:textId="77777777" w:rsidR="00C96934" w:rsidRDefault="00C96934">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
@@ -1704,71 +1698,71 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="3A52D52E" w14:textId="77777777" w:rsidR="00CA4813" w:rsidRDefault="00CA4813">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3D8CCD3B" w14:textId="77777777" w:rsidR="00CA4813" w:rsidRDefault="00CA4813">
     <w:pPr>
       <w:pStyle w:val="llb"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2718951B" w14:textId="16C92493" w:rsidR="00281014" w:rsidRPr="00CA4813" w:rsidRDefault="0059330D">
@@ -1925,70 +1919,70 @@
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="838200" cy="295275"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="370DC7DC" w14:textId="77777777" w:rsidR="00D968DD" w:rsidRDefault="00D968DD">
+    <w:p w14:paraId="4416E97F" w14:textId="77777777" w:rsidR="00C96934" w:rsidRDefault="00C96934">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="263DDA44" w14:textId="77777777" w:rsidR="00D968DD" w:rsidRDefault="00D968DD">
+    <w:p w14:paraId="6557B736" w14:textId="77777777" w:rsidR="00C96934" w:rsidRDefault="00C96934">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="6C9D0262" w14:textId="77777777" w:rsidR="00F969D0" w:rsidRPr="00CA4813" w:rsidRDefault="00F969D0" w:rsidP="00F819AA">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9889" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4928"/>
       <w:gridCol w:w="4961"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F969D0" w:rsidRPr="00A20D5D" w14:paraId="4D3ED86D" w14:textId="77777777" w:rsidTr="00C85836">
       <w:tc>
         <w:tcPr>
@@ -2129,78 +2123,78 @@
         <w:p w14:paraId="7594C0D4" w14:textId="6C6FFB86" w:rsidR="00C261C5" w:rsidRPr="00A20D5D" w:rsidRDefault="00C261C5" w:rsidP="00E43FDA">
           <w:pPr>
             <w:pStyle w:val="lfej"/>
           </w:pPr>
           <w:r w:rsidRPr="00A20D5D">
             <w:rPr>
               <w:rStyle w:val="Oldalszm"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00A20D5D">
             <w:rPr>
               <w:rStyle w:val="Oldalszm"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00A20D5D">
             <w:rPr>
               <w:rStyle w:val="Oldalszm"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="008B49A4">
+          <w:r w:rsidR="00EF0C6C">
             <w:rPr>
               <w:rStyle w:val="Oldalszm"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>- 3 -</w:t>
+            <w:t>- 1 -</w:t>
           </w:r>
           <w:r w:rsidRPr="00A20D5D">
             <w:rPr>
               <w:rStyle w:val="Oldalszm"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5CEDC74B" w14:textId="41768EFB" w:rsidR="00281014" w:rsidRPr="00F969D0" w:rsidRDefault="00281014" w:rsidP="00F819AA">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num177"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4618,167 +4612,166 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6044"/>
         </w:tabs>
         <w:ind w:left="6044" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6764"/>
         </w:tabs>
         <w:ind w:left="6764" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1352145922">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1901018272">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1699574909">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1838223578">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="552691162">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2033336734">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2032099136">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1837308320">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1922908017">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1771509244">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1502158689">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1543982032">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1029602633">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="995257781">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1301425529">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="327640240">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1051074523">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1528638214">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="527793477">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1821192897">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1552375403">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="125045581">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="386150355">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="372391374">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="469325533">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1135832600">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="40906858">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="2069572031">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F969D0"/>
     <w:rsid w:val="000158EA"/>
     <w:rsid w:val="000402D0"/>
     <w:rsid w:val="000421C2"/>
     <w:rsid w:val="0004671C"/>
     <w:rsid w:val="000469CE"/>
     <w:rsid w:val="00053DEB"/>
     <w:rsid w:val="000618E3"/>
     <w:rsid w:val="00070411"/>
     <w:rsid w:val="0007109E"/>
     <w:rsid w:val="00072AE9"/>
     <w:rsid w:val="00076B76"/>
     <w:rsid w:val="0008410C"/>
     <w:rsid w:val="00092A38"/>
     <w:rsid w:val="000A29CA"/>
     <w:rsid w:val="000A45EE"/>
     <w:rsid w:val="000B14B3"/>
     <w:rsid w:val="000B271A"/>
     <w:rsid w:val="000B41FA"/>
     <w:rsid w:val="000B4EB9"/>
     <w:rsid w:val="000C6FCD"/>
     <w:rsid w:val="000D348B"/>
     <w:rsid w:val="000E5E8E"/>
@@ -5129,50 +5122,51 @@
     <w:rsid w:val="00BF1C89"/>
     <w:rsid w:val="00BF458F"/>
     <w:rsid w:val="00BF484E"/>
     <w:rsid w:val="00BF7976"/>
     <w:rsid w:val="00C01634"/>
     <w:rsid w:val="00C038CB"/>
     <w:rsid w:val="00C10E3C"/>
     <w:rsid w:val="00C13A26"/>
     <w:rsid w:val="00C20D27"/>
     <w:rsid w:val="00C261C5"/>
     <w:rsid w:val="00C263B7"/>
     <w:rsid w:val="00C306C2"/>
     <w:rsid w:val="00C34472"/>
     <w:rsid w:val="00C45AC5"/>
     <w:rsid w:val="00C47B6A"/>
     <w:rsid w:val="00C52AA0"/>
     <w:rsid w:val="00C56B81"/>
     <w:rsid w:val="00C743EE"/>
     <w:rsid w:val="00C8179D"/>
     <w:rsid w:val="00C83E5C"/>
     <w:rsid w:val="00C849B5"/>
     <w:rsid w:val="00C84D34"/>
     <w:rsid w:val="00C85836"/>
     <w:rsid w:val="00C90FA6"/>
     <w:rsid w:val="00C92C83"/>
+    <w:rsid w:val="00C96934"/>
     <w:rsid w:val="00C97346"/>
     <w:rsid w:val="00C97516"/>
     <w:rsid w:val="00CA1417"/>
     <w:rsid w:val="00CA4813"/>
     <w:rsid w:val="00CA4D9B"/>
     <w:rsid w:val="00CA7522"/>
     <w:rsid w:val="00CC41B6"/>
     <w:rsid w:val="00CC7B36"/>
     <w:rsid w:val="00CD1B6B"/>
     <w:rsid w:val="00CD349A"/>
     <w:rsid w:val="00CD6064"/>
     <w:rsid w:val="00CF2369"/>
     <w:rsid w:val="00CF71C1"/>
     <w:rsid w:val="00D005EC"/>
     <w:rsid w:val="00D02A84"/>
     <w:rsid w:val="00D11273"/>
     <w:rsid w:val="00D118FD"/>
     <w:rsid w:val="00D148A5"/>
     <w:rsid w:val="00D24F34"/>
     <w:rsid w:val="00D50189"/>
     <w:rsid w:val="00D54B33"/>
     <w:rsid w:val="00D658B0"/>
     <w:rsid w:val="00D6663C"/>
     <w:rsid w:val="00D713C4"/>
     <w:rsid w:val="00D924F4"/>
@@ -5188,124 +5182,125 @@
     <w:rsid w:val="00DF0772"/>
     <w:rsid w:val="00DF4980"/>
     <w:rsid w:val="00E11461"/>
     <w:rsid w:val="00E114D7"/>
     <w:rsid w:val="00E11B1A"/>
     <w:rsid w:val="00E12B4A"/>
     <w:rsid w:val="00E3398D"/>
     <w:rsid w:val="00E41B8A"/>
     <w:rsid w:val="00E42FB8"/>
     <w:rsid w:val="00E43FDA"/>
     <w:rsid w:val="00E520E5"/>
     <w:rsid w:val="00E53233"/>
     <w:rsid w:val="00E573DD"/>
     <w:rsid w:val="00E65C80"/>
     <w:rsid w:val="00E66247"/>
     <w:rsid w:val="00E73201"/>
     <w:rsid w:val="00E947C5"/>
     <w:rsid w:val="00EA16BF"/>
     <w:rsid w:val="00EB7EB5"/>
     <w:rsid w:val="00EC4000"/>
     <w:rsid w:val="00EC5418"/>
     <w:rsid w:val="00ED2218"/>
     <w:rsid w:val="00EE1098"/>
     <w:rsid w:val="00EE539A"/>
     <w:rsid w:val="00EE7C36"/>
+    <w:rsid w:val="00EF0C6C"/>
     <w:rsid w:val="00EF5473"/>
     <w:rsid w:val="00F11CF0"/>
     <w:rsid w:val="00F20C50"/>
     <w:rsid w:val="00F33DB2"/>
     <w:rsid w:val="00F35320"/>
     <w:rsid w:val="00F35533"/>
     <w:rsid w:val="00F35F76"/>
     <w:rsid w:val="00F3621A"/>
     <w:rsid w:val="00F43F53"/>
     <w:rsid w:val="00F45EE6"/>
     <w:rsid w:val="00F46F9F"/>
     <w:rsid w:val="00F53C25"/>
     <w:rsid w:val="00F54DA4"/>
     <w:rsid w:val="00F601C0"/>
     <w:rsid w:val="00F60BFA"/>
     <w:rsid w:val="00F737E0"/>
     <w:rsid w:val="00F7616B"/>
     <w:rsid w:val="00F76859"/>
     <w:rsid w:val="00F819AA"/>
     <w:rsid w:val="00F831C4"/>
     <w:rsid w:val="00F969D0"/>
     <w:rsid w:val="00FA634F"/>
     <w:rsid w:val="00FA718A"/>
     <w:rsid w:val="00FB6939"/>
     <w:rsid w:val="00FB718E"/>
     <w:rsid w:val="00FB7D7D"/>
     <w:rsid w:val="00FC36BE"/>
     <w:rsid w:val="00FC5F79"/>
     <w:rsid w:val="00FD4D8F"/>
     <w:rsid w:val="00FD7674"/>
     <w:rsid w:val="00FE2773"/>
     <w:rsid w:val="00FF7802"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="66BB5948"/>
   <w15:docId w15:val="{40EE5878-AD02-4C99-9BC7-649728A83BD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5624,55 +5619,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002504C4"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cmsor1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Norml"/>
     <w:next w:val="Norml"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -6287,51 +6277,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stlus13ReferenceListBookAntiqua1">
     <w:name w:val="Stílus 13 Reference List + Book Antiqua1"/>
     <w:basedOn w:val="13ReferenceList"/>
     <w:rsid w:val="009E465D"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stlus13ReferenceListBookAntiqua2">
     <w:name w:val="Stílus 13 Reference List + Book Antiqua2"/>
     <w:basedOn w:val="13ReferenceList"/>
     <w:rsid w:val="00EB7EB5"/>
     <w:pPr>
       <w:ind w:left="851" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="453913718">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="735055637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6697,78 +6687,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>sample.dot</Template>
+  <Template>sample</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>461</Words>
-  <Characters>3182</Characters>
+  <Characters>3184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TITLE OF THE PAPER</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Budapesti Corvinus Egyetem</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3636</CharactersWithSpaces>
+  <CharactersWithSpaces>3638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4784240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:user@host.domain</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>